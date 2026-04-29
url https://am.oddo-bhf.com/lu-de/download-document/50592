--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -1104,29 +1104,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="44843-SCPERF-GB-xxx-20260401" sheetId="1" r:id="rId1"/>
+    <sheet name="44843-SCPERF-GB-xxx-20260427" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>