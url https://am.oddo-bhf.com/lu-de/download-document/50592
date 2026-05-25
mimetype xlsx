--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -1104,29 +1104,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="44843-SCPERF-GB-xxx-20260427" sheetId="1" r:id="rId1"/>
+    <sheet name="44843-SCPERF-GB-xxx-20260524" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>