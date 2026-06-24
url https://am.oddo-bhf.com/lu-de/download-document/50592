--- v2 (2026-05-25)
+++ v3 (2026-06-24)
@@ -19,51 +19,51 @@
                  Target="workbook.xml"
    />
 </Relationships>
 
 </file>
 
 <file path=_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> 
     <Relationship Id="rId1"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"
                   Target="sheet1.xml"
     />
     <Relationship Id="sst"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"
                   Target="sharedStrings.xml"
     />
     <Relationship Id="styles"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"
                   Target="styles.xml"
     />
 </Relationships>
 
 </file>
 
 <file path=sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="75">
   <si>
     <t>Stress_Scenario_1_Year_Amount</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after 1 year</t>
   </si>
   <si>
     <t>Stress_Scenario_1_Year_Return</t>
   </si>
   <si>
     <t>Annual return  of the portfolio, fund, share class corresponding to the stress scenario, after 1 year </t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Amount</t>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after RHP</t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Return</t>
   </si>
   <si>
@@ -180,90 +180,99 @@
   <si>
     <t>Moderate Scenario 1 Year Amount</t>
   </si>
   <si>
     <t>Moderate Scenario 1 Year Return</t>
   </si>
   <si>
     <t>Moderate Scenario Rhp Amount</t>
   </si>
   <si>
     <t>Moderate Scenario Rhp Return</t>
   </si>
   <si>
     <t>Favourable Scenario 1 Year Amount</t>
   </si>
   <si>
     <t>Favourable Scenario 1 Year Return</t>
   </si>
   <si>
     <t>Favourable Scenario Rhp Amount</t>
   </si>
   <si>
     <t>Favourable Scenario Rhp Return</t>
   </si>
   <si>
+    <t>LU0628638032</t>
+  </si>
+  <si>
+    <t>ODDO BHF Euro Credit Short Duration CI-EUR</t>
+  </si>
+  <si>
+    <t>9960</t>
+  </si>
+  <si>
+    <t>10120</t>
+  </si>
+  <si>
+    <t>10650</t>
+  </si>
+  <si>
+    <t>11670</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
     <t>2024-08-31</t>
   </si>
   <si>
-    <t>LU0628638032</t>
-[...7 lines deleted...]
-  <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
     <t>9930</t>
-  </si>
-[...4 lines deleted...]
-    <t>10650</t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>11120</t>
   </si>
 </sst>
 </file>
 
 <file path=sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1">
 </sheetView>
   </sheetViews>
@@ -672,300 +681,361 @@
         <v>46</v>
       </c>
       <c r="AF19" t="s" s="2">
         <v>47</v>
       </c>
       <c r="AG19" t="s" s="2">
         <v>48</v>
       </c>
       <c r="AH19" t="s" s="2">
         <v>49</v>
       </c>
       <c r="AI19" t="s" s="2"/>
       <c r="AJ19" t="s" s="2">
         <v>50</v>
       </c>
       <c r="AK19" t="s" s="2"/>
       <c r="AL19" t="s" s="2"/>
       <c r="AM19" t="s" s="2">
         <v>51</v>
       </c>
       <c r="AN19" t="s" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="20" ht="11.750000" customHeight="1">
-      <c r="A20" t="s" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" t="s" s="3"/>
       <c r="B20" t="s" s="3"/>
       <c r="C20" t="s" s="3"/>
       <c r="F20" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H20" t="s" s="3">
         <v>54</v>
       </c>
-      <c r="H20" t="s" s="3">
+      <c r="I20" t="s" s="3"/>
+      <c r="K20" t="s" s="4"/>
+      <c r="M20" t="s" s="4">
         <v>55</v>
       </c>
-      <c r="I20" t="s" s="3"/>
-      <c r="K20" t="s" s="4">
+      <c r="O20" s="5">
+        <v>-0.003700</v>
+      </c>
+      <c r="P20" t="s" s="5"/>
+      <c r="R20" t="s" s="3">
         <v>56</v>
       </c>
-      <c r="M20" t="s" s="4"/>
-[...5 lines deleted...]
-      <c r="X20" t="s" s="5"/>
+      <c r="T20" s="5">
+        <v>0.004000</v>
+      </c>
+      <c r="V20" t="s" s="3">
+        <v>57</v>
+      </c>
+      <c r="X20" s="5">
+        <v>0.064600</v>
+      </c>
       <c r="Y20" t="s" s="5"/>
-      <c r="Z20" t="s" s="3"/>
-[...2 lines deleted...]
-      <c r="AE20" t="s" s="5"/>
+      <c r="Z20" t="s" s="3">
+        <v>58</v>
+      </c>
+      <c r="AB20" s="5">
+        <v>0.052700</v>
+      </c>
+      <c r="AD20" t="s" s="3">
+        <v>59</v>
+      </c>
+      <c r="AE20" s="5">
+        <v>8210.000000</v>
+      </c>
       <c r="AF20" t="s" s="3"/>
-      <c r="AG20" t="s" s="5"/>
+      <c r="AG20" s="5">
+        <v>8730.000000</v>
+      </c>
       <c r="AH20" t="s" s="5"/>
-      <c r="AI20" t="s" s="3"/>
-      <c r="AK20" t="s" s="5"/>
+      <c r="AI20" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="AK20" s="5">
+        <v>9150.000000</v>
+      </c>
       <c r="AL20" t="s" s="3"/>
       <c r="AM20" t="s" s="3"/>
-      <c r="AN20" t="s" s="5"/>
+      <c r="AN20" s="5">
+        <v>9280.000000</v>
+      </c>
     </row>
     <row r="21" ht="11.750000" customHeight="1">
       <c r="A21" t="s" s="3">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s" s="3"/>
       <c r="C21" t="s" s="3"/>
       <c r="F21" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H21" t="s" s="3">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I21" t="s" s="3"/>
       <c r="K21" t="s" s="4">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M21" t="s" s="4"/>
       <c r="O21" t="s" s="5"/>
       <c r="P21" t="s" s="5"/>
       <c r="R21" t="s" s="3"/>
       <c r="T21" t="s" s="5"/>
       <c r="V21" t="s" s="3"/>
       <c r="X21" t="s" s="5"/>
       <c r="Y21" t="s" s="5"/>
       <c r="Z21" t="s" s="3"/>
       <c r="AB21" t="s" s="5"/>
       <c r="AD21" t="s" s="3"/>
       <c r="AE21" t="s" s="5"/>
       <c r="AF21" t="s" s="3"/>
       <c r="AG21" t="s" s="5"/>
       <c r="AH21" t="s" s="5"/>
       <c r="AI21" t="s" s="3"/>
       <c r="AK21" t="s" s="5"/>
       <c r="AL21" t="s" s="3"/>
       <c r="AM21" t="s" s="3"/>
       <c r="AN21" t="s" s="5"/>
     </row>
     <row r="22" ht="11.750000" customHeight="1">
       <c r="A22" t="s" s="3">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s" s="3"/>
       <c r="C22" t="s" s="3"/>
       <c r="F22" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H22" t="s" s="3">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I22" t="s" s="3"/>
       <c r="K22" t="s" s="4">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M22" t="s" s="4"/>
       <c r="O22" t="s" s="5"/>
       <c r="P22" t="s" s="5"/>
       <c r="R22" t="s" s="3"/>
       <c r="T22" t="s" s="5"/>
       <c r="V22" t="s" s="3"/>
       <c r="X22" t="s" s="5"/>
       <c r="Y22" t="s" s="5"/>
       <c r="Z22" t="s" s="3"/>
       <c r="AB22" t="s" s="5"/>
       <c r="AD22" t="s" s="3"/>
       <c r="AE22" t="s" s="5"/>
       <c r="AF22" t="s" s="3"/>
       <c r="AG22" t="s" s="5"/>
       <c r="AH22" t="s" s="5"/>
       <c r="AI22" t="s" s="3"/>
       <c r="AK22" t="s" s="5"/>
       <c r="AL22" t="s" s="3"/>
       <c r="AM22" t="s" s="3"/>
       <c r="AN22" t="s" s="5"/>
     </row>
     <row r="23" ht="11.750000" customHeight="1">
       <c r="A23" t="s" s="3">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B23" t="s" s="3"/>
       <c r="C23" t="s" s="3"/>
       <c r="F23" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H23" t="s" s="3">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I23" t="s" s="3"/>
       <c r="K23" t="s" s="4">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="M23" t="s" s="4"/>
+      <c r="O23" t="s" s="5"/>
       <c r="P23" t="s" s="5"/>
-      <c r="R23" t="s" s="3">
-[...10 lines deleted...]
-      </c>
+      <c r="R23" t="s" s="3"/>
+      <c r="T23" t="s" s="5"/>
+      <c r="V23" t="s" s="3"/>
+      <c r="X23" t="s" s="5"/>
       <c r="Y23" t="s" s="5"/>
-      <c r="Z23" t="s" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="Z23" t="s" s="3"/>
+      <c r="AB23" t="s" s="5"/>
+      <c r="AD23" t="s" s="3"/>
+      <c r="AE23" t="s" s="5"/>
+      <c r="AF23" t="s" s="3"/>
+      <c r="AG23" t="s" s="5"/>
       <c r="AH23" t="s" s="5"/>
-      <c r="AI23" t="s" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="AI23" t="s" s="3"/>
+      <c r="AK23" t="s" s="5"/>
+      <c r="AL23" t="s" s="3"/>
       <c r="AM23" t="s" s="3"/>
-      <c r="AN23" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AN23" t="s" s="5"/>
     </row>
     <row r="24" ht="11.750000" customHeight="1">
       <c r="A24" t="s" s="3">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B24" t="s" s="3"/>
       <c r="C24" t="s" s="3"/>
       <c r="F24" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H24" t="s" s="3">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I24" t="s" s="3"/>
       <c r="K24" t="s" s="4">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M24" t="s" s="4">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="O24" s="5">
-        <v>-0.169100</v>
+        <v>-0.230500</v>
       </c>
       <c r="P24" t="s" s="5"/>
       <c r="R24" t="s" s="3">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="T24" s="5">
-        <v>-0.040100</v>
+        <v>-0.041400</v>
       </c>
       <c r="V24" t="s" s="3">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="X24" s="5">
         <v>-0.084700</v>
       </c>
       <c r="Y24" t="s" s="5"/>
       <c r="Z24" t="s" s="3">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="AB24" s="5">
         <v>-0.024500</v>
       </c>
       <c r="AD24" t="s" s="3">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="AE24" s="5">
-        <v>-0.006600</v>
+        <v>-0.007400</v>
       </c>
       <c r="AF24" t="s" s="3">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="AG24" s="5">
         <v>0.004000</v>
       </c>
       <c r="AH24" t="s" s="5"/>
       <c r="AI24" t="s" s="3">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="AK24" s="5">
         <v>0.064600</v>
       </c>
       <c r="AL24" t="s" s="3">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM24" t="s" s="3"/>
       <c r="AN24" s="5">
+        <v>0.032700</v>
+      </c>
+    </row>
+    <row r="25" ht="11.750000" customHeight="1">
+      <c r="A25" t="s" s="3">
+        <v>71</v>
+      </c>
+      <c r="B25" t="s" s="3"/>
+      <c r="C25" t="s" s="3"/>
+      <c r="F25" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H25" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="I25" t="s" s="3"/>
+      <c r="K25" t="s" s="4">
+        <v>59</v>
+      </c>
+      <c r="M25" t="s" s="4">
+        <v>72</v>
+      </c>
+      <c r="O25" s="5">
+        <v>-0.169100</v>
+      </c>
+      <c r="P25" t="s" s="5"/>
+      <c r="R25" t="s" s="3">
+        <v>73</v>
+      </c>
+      <c r="T25" s="5">
+        <v>-0.040100</v>
+      </c>
+      <c r="V25" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="X25" s="5">
+        <v>-0.084700</v>
+      </c>
+      <c r="Y25" t="s" s="5"/>
+      <c r="Z25" t="s" s="3">
+        <v>68</v>
+      </c>
+      <c r="AB25" s="5">
+        <v>-0.024500</v>
+      </c>
+      <c r="AD25" t="s" s="3">
+        <v>69</v>
+      </c>
+      <c r="AE25" s="5">
+        <v>-0.006600</v>
+      </c>
+      <c r="AF25" t="s" s="3">
+        <v>56</v>
+      </c>
+      <c r="AG25" s="5">
+        <v>0.004000</v>
+      </c>
+      <c r="AH25" t="s" s="5"/>
+      <c r="AI25" t="s" s="3">
+        <v>57</v>
+      </c>
+      <c r="AK25" s="5">
+        <v>0.064600</v>
+      </c>
+      <c r="AL25" t="s" s="3">
+        <v>74</v>
+      </c>
+      <c r="AM25" t="s" s="3"/>
+      <c r="AN25" s="5">
         <v>0.035900</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="73">
+  <mergeCells count="79">
     <mergeCell ref="I2:O2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="I5:O5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="I6:O6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C7:H7"/>
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="I8:O8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="I9:O9"/>
     <mergeCell ref="I10:O10"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="I11:O11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="I12:O12"/>
     <mergeCell ref="I13:O13"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="I14:O14"/>
@@ -995,50 +1065,56 @@
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="O21:P21"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="AG21:AH21"/>
     <mergeCell ref="AL21:AM21"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="AG22:AH22"/>
     <mergeCell ref="AL22:AM22"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="AG23:AH23"/>
     <mergeCell ref="AL23:AM23"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="AG24:AH24"/>
     <mergeCell ref="AL24:AM24"/>
     <mergeCell ref="A24:C24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="AG25:AH25"/>
+    <mergeCell ref="AL25:AM25"/>
+    <mergeCell ref="A25:C25"/>
   </mergeCells>
   <pageMargins left="0.750000" right="0.750000" top="1.000000" bottom="1.000000" header="0.500000" footer="0.500000"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###.##%"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="0"/>
     </font>
   </fonts>
@@ -1104,29 +1180,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="44843-SCPERF-GB-xxx-20260524" sheetId="1" r:id="rId1"/>
+    <sheet name="44843-SCPERF-GB-xxx-20260622" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>