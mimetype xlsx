--- v3 (2026-06-24)
+++ v4 (2026-07-26)
@@ -19,51 +19,51 @@
                  Target="workbook.xml"
    />
 </Relationships>
 
 </file>
 
 <file path=_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> 
     <Relationship Id="rId1"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"
                   Target="sheet1.xml"
     />
     <Relationship Id="sst"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"
                   Target="sharedStrings.xml"
     />
     <Relationship Id="styles"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"
                   Target="styles.xml"
     />
 </Relationships>
 
 </file>
 
 <file path=sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="75">
   <si>
     <t>Stress_Scenario_1_Year_Amount</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after 1 year</t>
   </si>
   <si>
     <t>Stress_Scenario_1_Year_Return</t>
   </si>
   <si>
     <t>Annual return  of the portfolio, fund, share class corresponding to the stress scenario, after 1 year </t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Amount</t>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after RHP</t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Return</t>
   </si>
   <si>
@@ -742,300 +742,361 @@
       </c>
       <c r="AD20" t="s" s="3">
         <v>59</v>
       </c>
       <c r="AE20" s="5">
         <v>8210.000000</v>
       </c>
       <c r="AF20" t="s" s="3"/>
       <c r="AG20" s="5">
         <v>8730.000000</v>
       </c>
       <c r="AH20" t="s" s="5"/>
       <c r="AI20" t="s" s="3">
         <v>60</v>
       </c>
       <c r="AK20" s="5">
         <v>9150.000000</v>
       </c>
       <c r="AL20" t="s" s="3"/>
       <c r="AM20" t="s" s="3"/>
       <c r="AN20" s="5">
         <v>9280.000000</v>
       </c>
     </row>
     <row r="21" ht="11.750000" customHeight="1">
-      <c r="A21" t="s" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A21" t="s" s="3"/>
       <c r="B21" t="s" s="3"/>
       <c r="C21" t="s" s="3"/>
       <c r="F21" t="s" s="3">
         <v>53</v>
       </c>
       <c r="H21" t="s" s="3">
         <v>54</v>
       </c>
       <c r="I21" t="s" s="3"/>
-      <c r="K21" t="s" s="4">
+      <c r="K21" t="s" s="4"/>
+      <c r="M21" t="s" s="4">
+        <v>55</v>
+      </c>
+      <c r="O21" s="5">
+        <v>-0.003700</v>
+      </c>
+      <c r="P21" t="s" s="5"/>
+      <c r="R21" t="s" s="3">
+        <v>56</v>
+      </c>
+      <c r="T21" s="5">
+        <v>0.004000</v>
+      </c>
+      <c r="V21" t="s" s="3">
+        <v>57</v>
+      </c>
+      <c r="X21" s="5">
+        <v>0.064600</v>
+      </c>
+      <c r="Y21" t="s" s="5"/>
+      <c r="Z21" t="s" s="3">
+        <v>58</v>
+      </c>
+      <c r="AB21" s="5">
+        <v>0.052700</v>
+      </c>
+      <c r="AD21" t="s" s="3">
         <v>59</v>
       </c>
-      <c r="M21" t="s" s="4"/>
-[...10 lines deleted...]
-      <c r="AE21" t="s" s="5"/>
+      <c r="AE21" s="5">
+        <v>8210.000000</v>
+      </c>
       <c r="AF21" t="s" s="3"/>
-      <c r="AG21" t="s" s="5"/>
+      <c r="AG21" s="5">
+        <v>8730.000000</v>
+      </c>
       <c r="AH21" t="s" s="5"/>
-      <c r="AI21" t="s" s="3"/>
-      <c r="AK21" t="s" s="5"/>
+      <c r="AI21" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>9150.000000</v>
+      </c>
       <c r="AL21" t="s" s="3"/>
       <c r="AM21" t="s" s="3"/>
-      <c r="AN21" t="s" s="5"/>
+      <c r="AN21" s="5">
+        <v>9280.000000</v>
+      </c>
     </row>
     <row r="22" ht="11.750000" customHeight="1">
       <c r="A22" t="s" s="3">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s" s="3"/>
       <c r="C22" t="s" s="3"/>
       <c r="F22" t="s" s="3">
         <v>53</v>
       </c>
       <c r="H22" t="s" s="3">
         <v>54</v>
       </c>
       <c r="I22" t="s" s="3"/>
       <c r="K22" t="s" s="4">
         <v>59</v>
       </c>
       <c r="M22" t="s" s="4"/>
       <c r="O22" t="s" s="5"/>
       <c r="P22" t="s" s="5"/>
       <c r="R22" t="s" s="3"/>
       <c r="T22" t="s" s="5"/>
       <c r="V22" t="s" s="3"/>
       <c r="X22" t="s" s="5"/>
       <c r="Y22" t="s" s="5"/>
       <c r="Z22" t="s" s="3"/>
       <c r="AB22" t="s" s="5"/>
       <c r="AD22" t="s" s="3"/>
       <c r="AE22" t="s" s="5"/>
       <c r="AF22" t="s" s="3"/>
       <c r="AG22" t="s" s="5"/>
       <c r="AH22" t="s" s="5"/>
       <c r="AI22" t="s" s="3"/>
       <c r="AK22" t="s" s="5"/>
       <c r="AL22" t="s" s="3"/>
       <c r="AM22" t="s" s="3"/>
       <c r="AN22" t="s" s="5"/>
     </row>
     <row r="23" ht="11.750000" customHeight="1">
       <c r="A23" t="s" s="3">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B23" t="s" s="3"/>
       <c r="C23" t="s" s="3"/>
       <c r="F23" t="s" s="3">
         <v>53</v>
       </c>
       <c r="H23" t="s" s="3">
         <v>54</v>
       </c>
       <c r="I23" t="s" s="3"/>
       <c r="K23" t="s" s="4">
         <v>59</v>
       </c>
       <c r="M23" t="s" s="4"/>
       <c r="O23" t="s" s="5"/>
       <c r="P23" t="s" s="5"/>
       <c r="R23" t="s" s="3"/>
       <c r="T23" t="s" s="5"/>
       <c r="V23" t="s" s="3"/>
       <c r="X23" t="s" s="5"/>
       <c r="Y23" t="s" s="5"/>
       <c r="Z23" t="s" s="3"/>
       <c r="AB23" t="s" s="5"/>
       <c r="AD23" t="s" s="3"/>
       <c r="AE23" t="s" s="5"/>
       <c r="AF23" t="s" s="3"/>
       <c r="AG23" t="s" s="5"/>
       <c r="AH23" t="s" s="5"/>
       <c r="AI23" t="s" s="3"/>
       <c r="AK23" t="s" s="5"/>
       <c r="AL23" t="s" s="3"/>
       <c r="AM23" t="s" s="3"/>
       <c r="AN23" t="s" s="5"/>
     </row>
     <row r="24" ht="11.750000" customHeight="1">
       <c r="A24" t="s" s="3">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B24" t="s" s="3"/>
       <c r="C24" t="s" s="3"/>
       <c r="F24" t="s" s="3">
         <v>53</v>
       </c>
       <c r="H24" t="s" s="3">
         <v>54</v>
       </c>
       <c r="I24" t="s" s="3"/>
       <c r="K24" t="s" s="4">
         <v>59</v>
       </c>
-      <c r="M24" t="s" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="M24" t="s" s="4"/>
+      <c r="O24" t="s" s="5"/>
       <c r="P24" t="s" s="5"/>
-      <c r="R24" t="s" s="3">
-[...10 lines deleted...]
-      </c>
+      <c r="R24" t="s" s="3"/>
+      <c r="T24" t="s" s="5"/>
+      <c r="V24" t="s" s="3"/>
+      <c r="X24" t="s" s="5"/>
       <c r="Y24" t="s" s="5"/>
-      <c r="Z24" t="s" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="Z24" t="s" s="3"/>
+      <c r="AB24" t="s" s="5"/>
+      <c r="AD24" t="s" s="3"/>
+      <c r="AE24" t="s" s="5"/>
+      <c r="AF24" t="s" s="3"/>
+      <c r="AG24" t="s" s="5"/>
       <c r="AH24" t="s" s="5"/>
-      <c r="AI24" t="s" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="AI24" t="s" s="3"/>
+      <c r="AK24" t="s" s="5"/>
+      <c r="AL24" t="s" s="3"/>
       <c r="AM24" t="s" s="3"/>
-      <c r="AN24" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AN24" t="s" s="5"/>
     </row>
     <row r="25" ht="11.750000" customHeight="1">
       <c r="A25" t="s" s="3">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B25" t="s" s="3"/>
       <c r="C25" t="s" s="3"/>
       <c r="F25" t="s" s="3">
         <v>53</v>
       </c>
       <c r="H25" t="s" s="3">
         <v>54</v>
       </c>
       <c r="I25" t="s" s="3"/>
       <c r="K25" t="s" s="4">
         <v>59</v>
       </c>
       <c r="M25" t="s" s="4">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="O25" s="5">
-        <v>-0.169100</v>
+        <v>-0.230500</v>
       </c>
       <c r="P25" t="s" s="5"/>
       <c r="R25" t="s" s="3">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="T25" s="5">
-        <v>-0.040100</v>
+        <v>-0.041400</v>
       </c>
       <c r="V25" t="s" s="3">
         <v>67</v>
       </c>
       <c r="X25" s="5">
         <v>-0.084700</v>
       </c>
       <c r="Y25" t="s" s="5"/>
       <c r="Z25" t="s" s="3">
         <v>68</v>
       </c>
       <c r="AB25" s="5">
         <v>-0.024500</v>
       </c>
       <c r="AD25" t="s" s="3">
         <v>69</v>
       </c>
       <c r="AE25" s="5">
-        <v>-0.006600</v>
+        <v>-0.007400</v>
       </c>
       <c r="AF25" t="s" s="3">
         <v>56</v>
       </c>
       <c r="AG25" s="5">
         <v>0.004000</v>
       </c>
       <c r="AH25" t="s" s="5"/>
       <c r="AI25" t="s" s="3">
         <v>57</v>
       </c>
       <c r="AK25" s="5">
         <v>0.064600</v>
       </c>
       <c r="AL25" t="s" s="3">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="AM25" t="s" s="3"/>
       <c r="AN25" s="5">
+        <v>0.032700</v>
+      </c>
+    </row>
+    <row r="26" ht="11.750000" customHeight="1">
+      <c r="A26" t="s" s="3">
+        <v>71</v>
+      </c>
+      <c r="B26" t="s" s="3"/>
+      <c r="C26" t="s" s="3"/>
+      <c r="F26" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H26" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="I26" t="s" s="3"/>
+      <c r="K26" t="s" s="4">
+        <v>59</v>
+      </c>
+      <c r="M26" t="s" s="4">
+        <v>72</v>
+      </c>
+      <c r="O26" s="5">
+        <v>-0.169100</v>
+      </c>
+      <c r="P26" t="s" s="5"/>
+      <c r="R26" t="s" s="3">
+        <v>73</v>
+      </c>
+      <c r="T26" s="5">
+        <v>-0.040100</v>
+      </c>
+      <c r="V26" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="X26" s="5">
+        <v>-0.084700</v>
+      </c>
+      <c r="Y26" t="s" s="5"/>
+      <c r="Z26" t="s" s="3">
+        <v>68</v>
+      </c>
+      <c r="AB26" s="5">
+        <v>-0.024500</v>
+      </c>
+      <c r="AD26" t="s" s="3">
+        <v>69</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>-0.006600</v>
+      </c>
+      <c r="AF26" t="s" s="3">
+        <v>56</v>
+      </c>
+      <c r="AG26" s="5">
+        <v>0.004000</v>
+      </c>
+      <c r="AH26" t="s" s="5"/>
+      <c r="AI26" t="s" s="3">
+        <v>57</v>
+      </c>
+      <c r="AK26" s="5">
+        <v>0.064600</v>
+      </c>
+      <c r="AL26" t="s" s="3">
+        <v>74</v>
+      </c>
+      <c r="AM26" t="s" s="3"/>
+      <c r="AN26" s="5">
         <v>0.035900</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="79">
+  <mergeCells count="85">
     <mergeCell ref="I2:O2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="I5:O5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="I6:O6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C7:H7"/>
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="I8:O8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="I9:O9"/>
     <mergeCell ref="I10:O10"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="I11:O11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="I12:O12"/>
     <mergeCell ref="I13:O13"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="I14:O14"/>
@@ -1071,50 +1132,56 @@
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="AG22:AH22"/>
     <mergeCell ref="AL22:AM22"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="AG23:AH23"/>
     <mergeCell ref="AL23:AM23"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="AG24:AH24"/>
     <mergeCell ref="AL24:AM24"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="O25:P25"/>
     <mergeCell ref="X25:Y25"/>
     <mergeCell ref="AG25:AH25"/>
     <mergeCell ref="AL25:AM25"/>
     <mergeCell ref="A25:C25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="AG26:AH26"/>
+    <mergeCell ref="AL26:AM26"/>
+    <mergeCell ref="A26:C26"/>
   </mergeCells>
   <pageMargins left="0.750000" right="0.750000" top="1.000000" bottom="1.000000" header="0.500000" footer="0.500000"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###.##%"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="0"/>
     </font>
   </fonts>
@@ -1180,29 +1247,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="44843-SCPERF-GB-xxx-20260622" sheetId="1" r:id="rId1"/>
+    <sheet name="44843-SCPERF-GB-xxx-20260723" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>