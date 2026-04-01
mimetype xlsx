--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -1153,29 +1153,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="48938-SCPERF-GB-xxx-20260309" sheetId="1" r:id="rId1"/>
+    <sheet name="48938-SCPERF-GB-xxx-20260330" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>