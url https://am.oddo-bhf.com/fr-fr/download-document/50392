--- v2 (2026-04-21)
+++ v3 (2026-05-19)
@@ -1153,29 +1153,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="48938-SCPERF-GB-xxx-20260419" sheetId="1" r:id="rId1"/>
+    <sheet name="48938-SCPERF-GB-xxx-20260518" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>