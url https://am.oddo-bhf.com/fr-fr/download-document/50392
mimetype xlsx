--- v3 (2026-05-19)
+++ v4 (2026-06-13)
@@ -19,51 +19,51 @@
                  Target="workbook.xml"
    />
 </Relationships>
 
 </file>
 
 <file path=_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> 
     <Relationship Id="rId1"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"
                   Target="sheet1.xml"
     />
     <Relationship Id="sst"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"
                   Target="sharedStrings.xml"
     />
     <Relationship Id="styles"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"
                   Target="styles.xml"
     />
 </Relationships>
 
 </file>
 
 <file path=sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="78">
   <si>
     <t>Stress_Scenario_1_Year_Amount</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after 1 year</t>
   </si>
   <si>
     <t>Stress_Scenario_1_Year_Return</t>
   </si>
   <si>
     <t>Annual return  of the portfolio, fund, share class corresponding to the stress scenario, after 1 year </t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Amount</t>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after RHP</t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Return</t>
   </si>
   <si>
@@ -241,50 +241,62 @@
     <t>10050</t>
   </si>
   <si>
     <t>11260</t>
   </si>
   <si>
     <t>12860</t>
   </si>
   <si>
     <t>16380</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
     <t>11320</t>
+  </si>
+  <si>
+    <t>ODDO BHF Europe Equity Trend DRw-EUR</t>
+  </si>
+  <si>
+    <t>10240</t>
+  </si>
+  <si>
+    <t>11640</t>
+  </si>
+  <si>
+    <t>EUR</t>
   </si>
 </sst>
 </file>
 
 <file path=sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1">
 </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="1.720000" customWidth="1"/>
     <col min="2" max="2" width="4.157000" customWidth="1"/>
     <col min="3" max="3" width="11.876000" customWidth="1"/>
     <col min="4" max="4" width="2.283000" customWidth="1"/>
     <col min="5" max="5" width="1.519200" customWidth="1"/>
     <col min="6" max="6" width="16.876000" customWidth="1"/>
     <col min="7" max="7" width="1.519200" customWidth="1"/>
     <col min="8" max="8" width="3.876000" customWidth="1"/>
     <col min="9" max="9" width="28.720000" customWidth="1"/>
     <col min="10" max="10" width="1.519200" customWidth="1"/>
     <col min="11" max="11" width="16.876000" customWidth="1"/>
     <col min="12" max="12" width="1.519200" customWidth="1"/>
     <col min="13" max="13" width="23.876000" customWidth="1"/>
     <col min="14" max="14" width="1.519200" customWidth="1"/>
@@ -963,52 +975,113 @@
       </c>
       <c r="AE25" s="5">
         <v>0.010700</v>
       </c>
       <c r="AF25" t="s" s="3">
         <v>73</v>
       </c>
       <c r="AG25" s="5">
         <v>0.042200</v>
       </c>
       <c r="AH25" t="s" s="5"/>
       <c r="AI25" t="s" s="3">
         <v>67</v>
       </c>
       <c r="AK25" s="5">
         <v>0.286000</v>
       </c>
       <c r="AL25" t="s" s="3">
         <v>68</v>
       </c>
       <c r="AM25" t="s" s="3"/>
       <c r="AN25" s="5">
         <v>0.178800</v>
       </c>
     </row>
+    <row r="26" ht="11.750000" customHeight="1">
+      <c r="A26" t="s" s="3"/>
+      <c r="B26" t="s" s="3"/>
+      <c r="C26" t="s" s="3"/>
+      <c r="F26" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="H26" t="s" s="3">
+        <v>74</v>
+      </c>
+      <c r="I26" t="s" s="3"/>
+      <c r="K26" t="s" s="4"/>
+      <c r="M26" t="s" s="4">
+        <v>75</v>
+      </c>
+      <c r="O26" s="5">
+        <v>0.023700</v>
+      </c>
+      <c r="P26" t="s" s="5"/>
+      <c r="R26" t="s" s="3">
+        <v>76</v>
+      </c>
+      <c r="T26" s="5">
+        <v>0.052100</v>
+      </c>
+      <c r="V26" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="X26" s="5">
+        <v>0.286000</v>
+      </c>
+      <c r="Y26" t="s" s="5"/>
+      <c r="Z26" t="s" s="3">
+        <v>68</v>
+      </c>
+      <c r="AB26" s="5">
+        <v>0.178800</v>
+      </c>
+      <c r="AD26" t="s" s="3">
+        <v>56</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>3880.000000</v>
+      </c>
+      <c r="AF26" t="s" s="3"/>
+      <c r="AG26" s="5">
+        <v>4530.000000</v>
+      </c>
+      <c r="AH26" t="s" s="5"/>
+      <c r="AI26" t="s" s="3">
+        <v>77</v>
+      </c>
+      <c r="AK26" s="5">
+        <v>7420.000000</v>
+      </c>
+      <c r="AL26" t="s" s="3"/>
+      <c r="AM26" t="s" s="3"/>
+      <c r="AN26" s="5">
+        <v>9570.000000</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="79">
+  <mergeCells count="85">
     <mergeCell ref="I2:O2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="I5:O5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="I6:O6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C7:H7"/>
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="I8:O8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="I9:O9"/>
     <mergeCell ref="I10:O10"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="I11:O11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="I12:O12"/>
     <mergeCell ref="I13:O13"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="I14:O14"/>
@@ -1044,50 +1117,56 @@
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="AG22:AH22"/>
     <mergeCell ref="AL22:AM22"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="AG23:AH23"/>
     <mergeCell ref="AL23:AM23"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="AG24:AH24"/>
     <mergeCell ref="AL24:AM24"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="O25:P25"/>
     <mergeCell ref="X25:Y25"/>
     <mergeCell ref="AG25:AH25"/>
     <mergeCell ref="AL25:AM25"/>
     <mergeCell ref="A25:C25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="AG26:AH26"/>
+    <mergeCell ref="AL26:AM26"/>
+    <mergeCell ref="A26:C26"/>
   </mergeCells>
   <pageMargins left="0.750000" right="0.750000" top="1.000000" bottom="1.000000" header="0.500000" footer="0.500000"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###.##%"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="0"/>
     </font>
   </fonts>
@@ -1153,29 +1232,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="48938-SCPERF-GB-xxx-20260518" sheetId="1" r:id="rId1"/>
+    <sheet name="48938-SCPERF-GB-xxx-20260611" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>