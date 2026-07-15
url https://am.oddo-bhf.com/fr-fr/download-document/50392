--- v4 (2026-06-13)
+++ v5 (2026-07-15)
@@ -19,51 +19,51 @@
                  Target="workbook.xml"
    />
 </Relationships>
 
 </file>
 
 <file path=_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> 
     <Relationship Id="rId1"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"
                   Target="sheet1.xml"
     />
     <Relationship Id="sst"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"
                   Target="sharedStrings.xml"
     />
     <Relationship Id="styles"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"
                   Target="styles.xml"
     />
 </Relationships>
 
 </file>
 
 <file path=sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="79">
   <si>
     <t>Stress_Scenario_1_Year_Amount</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after 1 year</t>
   </si>
   <si>
     <t>Stress_Scenario_1_Year_Return</t>
   </si>
   <si>
     <t>Annual return  of the portfolio, fund, share class corresponding to the stress scenario, after 1 year </t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Amount</t>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after RHP</t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Return</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>2025-04-30</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
     <t>11320</t>
   </si>
   <si>
     <t>ODDO BHF Europe Equity Trend DRw-EUR</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>EUR</t>
+  </si>
+  <si>
+    <t>11710</t>
   </si>
 </sst>
 </file>
 
 <file path=sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1">
 </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="1.720000" customWidth="1"/>
     <col min="2" max="2" width="4.157000" customWidth="1"/>
     <col min="3" max="3" width="11.876000" customWidth="1"/>
     <col min="4" max="4" width="2.283000" customWidth="1"/>
     <col min="5" max="5" width="1.519200" customWidth="1"/>
     <col min="6" max="6" width="16.876000" customWidth="1"/>
     <col min="7" max="7" width="1.519200" customWidth="1"/>
     <col min="8" max="8" width="3.876000" customWidth="1"/>
     <col min="9" max="9" width="28.720000" customWidth="1"/>
     <col min="10" max="10" width="1.519200" customWidth="1"/>
     <col min="11" max="11" width="16.876000" customWidth="1"/>
     <col min="12" max="12" width="1.519200" customWidth="1"/>
     <col min="13" max="13" width="23.876000" customWidth="1"/>
     <col min="14" max="14" width="1.519200" customWidth="1"/>
@@ -1036,52 +1039,113 @@
         <v>0.178800</v>
       </c>
       <c r="AD26" t="s" s="3">
         <v>56</v>
       </c>
       <c r="AE26" s="5">
         <v>3880.000000</v>
       </c>
       <c r="AF26" t="s" s="3"/>
       <c r="AG26" s="5">
         <v>4530.000000</v>
       </c>
       <c r="AH26" t="s" s="5"/>
       <c r="AI26" t="s" s="3">
         <v>77</v>
       </c>
       <c r="AK26" s="5">
         <v>7420.000000</v>
       </c>
       <c r="AL26" t="s" s="3"/>
       <c r="AM26" t="s" s="3"/>
       <c r="AN26" s="5">
         <v>9570.000000</v>
       </c>
     </row>
+    <row r="27" ht="11.750000" customHeight="1">
+      <c r="A27" t="s" s="3"/>
+      <c r="B27" t="s" s="3"/>
+      <c r="C27" t="s" s="3"/>
+      <c r="F27" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="H27" t="s" s="3">
+        <v>74</v>
+      </c>
+      <c r="I27" t="s" s="3"/>
+      <c r="K27" t="s" s="4"/>
+      <c r="M27" t="s" s="4">
+        <v>75</v>
+      </c>
+      <c r="O27" s="5">
+        <v>0.023700</v>
+      </c>
+      <c r="P27" t="s" s="5"/>
+      <c r="R27" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="T27" s="5">
+        <v>0.054100</v>
+      </c>
+      <c r="V27" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="X27" s="5">
+        <v>0.286000</v>
+      </c>
+      <c r="Y27" t="s" s="5"/>
+      <c r="Z27" t="s" s="3">
+        <v>68</v>
+      </c>
+      <c r="AB27" s="5">
+        <v>0.178800</v>
+      </c>
+      <c r="AD27" t="s" s="3">
+        <v>56</v>
+      </c>
+      <c r="AE27" s="5">
+        <v>3880.000000</v>
+      </c>
+      <c r="AF27" t="s" s="3"/>
+      <c r="AG27" s="5">
+        <v>4530.000000</v>
+      </c>
+      <c r="AH27" t="s" s="5"/>
+      <c r="AI27" t="s" s="3">
+        <v>77</v>
+      </c>
+      <c r="AK27" s="5">
+        <v>7420.000000</v>
+      </c>
+      <c r="AL27" t="s" s="3"/>
+      <c r="AM27" t="s" s="3"/>
+      <c r="AN27" s="5">
+        <v>9570.000000</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="85">
+  <mergeCells count="91">
     <mergeCell ref="I2:O2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="I5:O5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="I6:O6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C7:H7"/>
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="I8:O8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="I9:O9"/>
     <mergeCell ref="I10:O10"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="I11:O11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="I12:O12"/>
     <mergeCell ref="I13:O13"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="I14:O14"/>
@@ -1123,50 +1187,56 @@
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="AG23:AH23"/>
     <mergeCell ref="AL23:AM23"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="AG24:AH24"/>
     <mergeCell ref="AL24:AM24"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="O25:P25"/>
     <mergeCell ref="X25:Y25"/>
     <mergeCell ref="AG25:AH25"/>
     <mergeCell ref="AL25:AM25"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="H26:I26"/>
     <mergeCell ref="O26:P26"/>
     <mergeCell ref="X26:Y26"/>
     <mergeCell ref="AG26:AH26"/>
     <mergeCell ref="AL26:AM26"/>
     <mergeCell ref="A26:C26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="AG27:AH27"/>
+    <mergeCell ref="AL27:AM27"/>
+    <mergeCell ref="A27:C27"/>
   </mergeCells>
   <pageMargins left="0.750000" right="0.750000" top="1.000000" bottom="1.000000" header="0.500000" footer="0.500000"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###.##%"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="0"/>
     </font>
   </fonts>
@@ -1232,29 +1302,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="48938-SCPERF-GB-xxx-20260611" sheetId="1" r:id="rId1"/>
+    <sheet name="48938-SCPERF-GB-xxx-20260713" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>