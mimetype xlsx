--- v5 (2026-07-15)
+++ v6 (2026-08-05)
@@ -1302,29 +1302,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="48938-SCPERF-GB-xxx-20260713" sheetId="1" r:id="rId1"/>
+    <sheet name="48938-SCPERF-GB-xxx-20260804" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>