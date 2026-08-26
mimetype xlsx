--- v6 (2026-08-05)
+++ v7 (2026-08-26)
@@ -1302,29 +1302,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="48938-SCPERF-GB-xxx-20260804" sheetId="1" r:id="rId1"/>
+    <sheet name="48938-SCPERF-GB-xxx-20260825" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>