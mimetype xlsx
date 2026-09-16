--- v7 (2026-08-26)
+++ v8 (2026-09-16)
@@ -1302,29 +1302,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="48938-SCPERF-GB-xxx-20260825" sheetId="1" r:id="rId1"/>
+    <sheet name="48938-SCPERF-GB-xxx-20260915" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>