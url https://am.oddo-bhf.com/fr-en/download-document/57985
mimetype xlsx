--- v0 (2026-06-08)
+++ v1 (2026-06-28)
@@ -19,51 +19,51 @@
                  Target="workbook.xml"
    />
 </Relationships>
 
 </file>
 
 <file path=_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> 
     <Relationship Id="rId1"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"
                   Target="sheet1.xml"
     />
     <Relationship Id="sst"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"
                   Target="sharedStrings.xml"
     />
     <Relationship Id="styles"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"
                   Target="styles.xml"
     />
 </Relationships>
 
 </file>
 
 <file path=sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="61">
   <si>
     <t>Stress_Scenario_1_Year_Amount</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after 1 year</t>
   </si>
   <si>
     <t>Stress_Scenario_1_Year_Return</t>
   </si>
   <si>
     <t>Annual return  of the portfolio, fund, share class corresponding to the stress scenario, after 1 year </t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Amount</t>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after RHP</t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Return</t>
   </si>
   <si>
@@ -699,101 +699,168 @@
         <v>0.102800</v>
       </c>
       <c r="AD20" t="s" s="3">
         <v>59</v>
       </c>
       <c r="AE20" s="5">
         <v>5060.000000</v>
       </c>
       <c r="AF20" t="s" s="3"/>
       <c r="AG20" s="5">
         <v>4720.000000</v>
       </c>
       <c r="AH20" t="s" s="5"/>
       <c r="AI20" t="s" s="3">
         <v>60</v>
       </c>
       <c r="AK20" s="5">
         <v>8200.000000</v>
       </c>
       <c r="AL20" t="s" s="3"/>
       <c r="AM20" t="s" s="3"/>
       <c r="AN20" s="5">
         <v>10610.000000</v>
       </c>
     </row>
+    <row r="21" ht="11.750000" customHeight="1">
+      <c r="A21" t="s" s="3"/>
+      <c r="B21" t="s" s="3"/>
+      <c r="C21" t="s" s="3"/>
+      <c r="F21" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H21" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="I21" t="s" s="3"/>
+      <c r="K21" t="s" s="4"/>
+      <c r="M21" t="s" s="4">
+        <v>55</v>
+      </c>
+      <c r="O21" s="5">
+        <v>0.038500</v>
+      </c>
+      <c r="P21" t="s" s="5"/>
+      <c r="R21" t="s" s="3">
+        <v>56</v>
+      </c>
+      <c r="T21" s="5">
+        <v>0.066400</v>
+      </c>
+      <c r="V21" t="s" s="3">
+        <v>57</v>
+      </c>
+      <c r="X21" s="5">
+        <v>0.402600</v>
+      </c>
+      <c r="Y21" t="s" s="5"/>
+      <c r="Z21" t="s" s="3">
+        <v>58</v>
+      </c>
+      <c r="AB21" s="5">
+        <v>0.102800</v>
+      </c>
+      <c r="AD21" t="s" s="3">
+        <v>59</v>
+      </c>
+      <c r="AE21" s="5">
+        <v>5060.000000</v>
+      </c>
+      <c r="AF21" t="s" s="3"/>
+      <c r="AG21" s="5">
+        <v>4720.000000</v>
+      </c>
+      <c r="AH21" t="s" s="5"/>
+      <c r="AI21" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>8200.000000</v>
+      </c>
+      <c r="AL21" t="s" s="3"/>
+      <c r="AM21" t="s" s="3"/>
+      <c r="AN21" s="5">
+        <v>11270.000000</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="49">
+  <mergeCells count="55">
     <mergeCell ref="I2:O2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="I5:O5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="I6:O6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C7:H7"/>
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="I8:O8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="I9:O9"/>
     <mergeCell ref="I10:O10"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="I11:O11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="I12:O12"/>
     <mergeCell ref="I13:O13"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="I14:O14"/>
     <mergeCell ref="C14:H14"/>
     <mergeCell ref="I15:O15"/>
     <mergeCell ref="C15:H15"/>
     <mergeCell ref="I16:O16"/>
     <mergeCell ref="C16:H16"/>
     <mergeCell ref="I17:O17"/>
     <mergeCell ref="C17:H17"/>
     <mergeCell ref="AJ19:AL19"/>
     <mergeCell ref="AH19:AI19"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="AC19:AD19"/>
     <mergeCell ref="AA19:AB19"/>
     <mergeCell ref="Y19:Z19"/>
     <mergeCell ref="W19:X19"/>
     <mergeCell ref="U19:V19"/>
     <mergeCell ref="N19:Q19"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="AG20:AH20"/>
     <mergeCell ref="AL20:AM20"/>
     <mergeCell ref="A20:C20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="AL21:AM21"/>
+    <mergeCell ref="A21:C21"/>
   </mergeCells>
   <pageMargins left="0.750000" right="0.750000" top="1.000000" bottom="1.000000" header="0.500000" footer="0.500000"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###.##%"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="0"/>
     </font>
   </fonts>
@@ -859,29 +926,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="54919-SCPERF-GB-xxx-20260604" sheetId="1" r:id="rId1"/>
+    <sheet name="54919-SCPERF-GB-xxx-20260625" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>