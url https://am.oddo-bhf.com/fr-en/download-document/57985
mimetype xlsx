--- v1 (2026-06-28)
+++ v2 (2026-07-20)
@@ -926,29 +926,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="54919-SCPERF-GB-xxx-20260625" sheetId="1" r:id="rId1"/>
+    <sheet name="54919-SCPERF-GB-xxx-20260716" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>