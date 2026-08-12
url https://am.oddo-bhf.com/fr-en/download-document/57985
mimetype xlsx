--- v2 (2026-07-20)
+++ v3 (2026-08-12)
@@ -926,29 +926,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="54919-SCPERF-GB-xxx-20260716" sheetId="1" r:id="rId1"/>
+    <sheet name="54919-SCPERF-GB-xxx-20260811" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>