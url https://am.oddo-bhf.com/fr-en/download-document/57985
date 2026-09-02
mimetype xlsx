--- v3 (2026-08-12)
+++ v4 (2026-09-02)
@@ -926,29 +926,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="54919-SCPERF-GB-xxx-20260811" sheetId="1" r:id="rId1"/>
+    <sheet name="54919-SCPERF-GB-xxx-20260901" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>