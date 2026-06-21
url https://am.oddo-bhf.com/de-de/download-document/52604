--- v0 (2026-05-29)
+++ v1 (2026-06-21)
@@ -961,29 +961,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="53423-SCPERF-GB-xxx-20260528" sheetId="1" r:id="rId1"/>
+    <sheet name="53423-SCPERF-GB-xxx-20260618" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>