--- v1 (2026-06-21)
+++ v2 (2026-07-11)
@@ -19,51 +19,51 @@
                  Target="workbook.xml"
    />
 </Relationships>
 
 </file>
 
 <file path=_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> 
     <Relationship Id="rId1"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"
                   Target="sheet1.xml"
     />
     <Relationship Id="sst"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"
                   Target="sharedStrings.xml"
     />
     <Relationship Id="styles"
                   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"
                   Target="styles.xml"
     />
 </Relationships>
 
 </file>
 
 <file path=sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="71">
   <si>
     <t>Stress_Scenario_1_Year_Amount</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after 1 year</t>
   </si>
   <si>
     <t>Stress_Scenario_1_Year_Return</t>
   </si>
   <si>
     <t>Annual return  of the portfolio, fund, share class corresponding to the stress scenario, after 1 year </t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Amount</t>
   </si>
   <si>
     <t>Stress scenario - What you might get back after costs, after RHP</t>
   </si>
   <si>
     <t>Stress_Scenario_RHP_Return</t>
   </si>
   <si>
@@ -202,50 +202,53 @@
     <t>Favourable Scenario Rhp Return</t>
   </si>
   <si>
     <t>FR001400USF8</t>
   </si>
   <si>
     <t>ODDO BHF China Equity Stars CR-EUR</t>
   </si>
   <si>
     <t>10160</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
     <t>13400</t>
   </si>
   <si>
     <t>17700</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>EUR</t>
+  </si>
+  <si>
+    <t>9690</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
     <t>12930</t>
   </si>
@@ -727,120 +730,181 @@
       </c>
       <c r="AD20" t="s" s="3">
         <v>59</v>
       </c>
       <c r="AE20" s="5">
         <v>2730.000000</v>
       </c>
       <c r="AF20" t="s" s="3"/>
       <c r="AG20" s="5">
         <v>2260.000000</v>
       </c>
       <c r="AH20" t="s" s="5"/>
       <c r="AI20" t="s" s="3">
         <v>60</v>
       </c>
       <c r="AK20" s="5">
         <v>6430.000000</v>
       </c>
       <c r="AL20" t="s" s="3"/>
       <c r="AM20" t="s" s="3"/>
       <c r="AN20" s="5">
         <v>7940.000000</v>
       </c>
     </row>
     <row r="21" ht="11.750000" customHeight="1">
-      <c r="A21" t="s" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A21" t="s" s="3"/>
       <c r="B21" t="s" s="3"/>
       <c r="C21" t="s" s="3"/>
       <c r="F21" t="s" s="3">
         <v>53</v>
       </c>
       <c r="H21" t="s" s="3">
         <v>54</v>
       </c>
       <c r="I21" t="s" s="3"/>
-      <c r="K21" t="s" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="K21" t="s" s="4"/>
       <c r="M21" t="s" s="4">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="O21" s="5">
-        <v>-0.730400</v>
+        <v>0.015700</v>
       </c>
       <c r="P21" t="s" s="5"/>
       <c r="R21" t="s" s="3">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="T21" s="5">
-        <v>-0.258800</v>
+        <v>-0.006300</v>
       </c>
       <c r="V21" t="s" s="3">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="X21" s="5">
-        <v>-0.390800</v>
+        <v>0.339900</v>
       </c>
       <c r="Y21" t="s" s="5"/>
       <c r="Z21" t="s" s="3">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="AB21" s="5">
-        <v>-0.072300</v>
+        <v>0.121000</v>
       </c>
       <c r="AD21" t="s" s="3">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="AE21" s="5">
-        <v>-0.033800</v>
-[...3 lines deleted...]
-      </c>
+        <v>2730.000000</v>
+      </c>
+      <c r="AF21" t="s" s="3"/>
       <c r="AG21" s="5">
-        <v>0.000300</v>
+        <v>2260.000000</v>
       </c>
       <c r="AH21" t="s" s="5"/>
       <c r="AI21" t="s" s="3">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="AK21" s="5">
-        <v>0.293500</v>
-[...3 lines deleted...]
-      </c>
+        <v>6430.000000</v>
+      </c>
+      <c r="AL21" t="s" s="3"/>
       <c r="AM21" t="s" s="3"/>
       <c r="AN21" s="5">
+        <v>7940.000000</v>
+      </c>
+    </row>
+    <row r="22" ht="11.750000" customHeight="1">
+      <c r="A22" t="s" s="3">
+        <v>62</v>
+      </c>
+      <c r="B22" t="s" s="3"/>
+      <c r="C22" t="s" s="3"/>
+      <c r="F22" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="H22" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="I22" t="s" s="3"/>
+      <c r="K22" t="s" s="4">
+        <v>59</v>
+      </c>
+      <c r="M22" t="s" s="4">
+        <v>63</v>
+      </c>
+      <c r="O22" s="5">
+        <v>-0.730400</v>
+      </c>
+      <c r="P22" t="s" s="5"/>
+      <c r="R22" t="s" s="3">
+        <v>64</v>
+      </c>
+      <c r="T22" s="5">
+        <v>-0.258800</v>
+      </c>
+      <c r="V22" t="s" s="3">
+        <v>65</v>
+      </c>
+      <c r="X22" s="5">
+        <v>-0.390800</v>
+      </c>
+      <c r="Y22" t="s" s="5"/>
+      <c r="Z22" t="s" s="3">
+        <v>66</v>
+      </c>
+      <c r="AB22" s="5">
+        <v>-0.072300</v>
+      </c>
+      <c r="AD22" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="AE22" s="5">
+        <v>-0.033800</v>
+      </c>
+      <c r="AF22" t="s" s="3">
+        <v>68</v>
+      </c>
+      <c r="AG22" s="5">
+        <v>0.000300</v>
+      </c>
+      <c r="AH22" t="s" s="5"/>
+      <c r="AI22" t="s" s="3">
+        <v>69</v>
+      </c>
+      <c r="AK22" s="5">
+        <v>0.293500</v>
+      </c>
+      <c r="AL22" t="s" s="3">
+        <v>70</v>
+      </c>
+      <c r="AM22" t="s" s="3"/>
+      <c r="AN22" s="5">
         <v>0.137600</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="55">
+  <mergeCells count="61">
     <mergeCell ref="I2:O2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="I5:O5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="I6:O6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C7:H7"/>
     <mergeCell ref="I7:O7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="I8:O8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="I9:O9"/>
     <mergeCell ref="I10:O10"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="I11:O11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="I12:O12"/>
     <mergeCell ref="I13:O13"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="I14:O14"/>
@@ -852,50 +916,56 @@
     <mergeCell ref="I17:O17"/>
     <mergeCell ref="C17:H17"/>
     <mergeCell ref="AJ19:AL19"/>
     <mergeCell ref="AH19:AI19"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="AC19:AD19"/>
     <mergeCell ref="AA19:AB19"/>
     <mergeCell ref="Y19:Z19"/>
     <mergeCell ref="W19:X19"/>
     <mergeCell ref="U19:V19"/>
     <mergeCell ref="N19:Q19"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="AG20:AH20"/>
     <mergeCell ref="AL20:AM20"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="O21:P21"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="AG21:AH21"/>
     <mergeCell ref="AL21:AM21"/>
     <mergeCell ref="A21:C21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AL22:AM22"/>
+    <mergeCell ref="A22:C22"/>
   </mergeCells>
   <pageMargins left="0.750000" right="0.750000" top="1.000000" bottom="1.000000" header="0.500000" footer="0.500000"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###.##%"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="0"/>
     </font>
   </fonts>
@@ -961,29 +1031,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="53423-SCPERF-GB-xxx-20260618" sheetId="1" r:id="rId1"/>
+    <sheet name="53423-SCPERF-GB-xxx-20260706" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>