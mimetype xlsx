--- v2 (2026-07-11)
+++ v3 (2026-08-01)
@@ -1031,29 +1031,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="53423-SCPERF-GB-xxx-20260706" sheetId="1" r:id="rId1"/>
+    <sheet name="53423-SCPERF-GB-xxx-20260730" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>