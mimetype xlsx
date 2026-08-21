--- v3 (2026-08-01)
+++ v4 (2026-08-21)
@@ -1031,29 +1031,29 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyAlignment="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="53423-SCPERF-GB-xxx-20260730" sheetId="1" r:id="rId1"/>
+    <sheet name="53423-SCPERF-GB-xxx-20260820" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>